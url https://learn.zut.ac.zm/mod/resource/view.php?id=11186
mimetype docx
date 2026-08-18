--- v0 (2026-05-17)
+++ v1 (2026-08-18)
@@ -43,138 +43,158 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">BACHELOR OF ICT WITH EDU </w:t>
       </w:r>
       <w:r w:rsidR="00E404ED" w:rsidRPr="00790EBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A37C55" w:rsidRPr="00790EBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ODL</w:t>
       </w:r>
-      <w:r w:rsidR="00574602" w:rsidRPr="00790EBA">
+      <w:r w:rsidR="00FF7D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2 APRIL</w:t>
+        <w:t>2 AUGUST</w:t>
       </w:r>
       <w:r w:rsidR="0091783C" w:rsidRPr="00790EBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> RESIDENTIAL</w:t>
       </w:r>
       <w:r w:rsidR="00A54031" w:rsidRPr="00790EBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00790EBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">TIME-TABLE </w:t>
       </w:r>
+      <w:r w:rsidR="003F16F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>22/8-6/9</w:t>
+      </w:r>
       <w:r w:rsidR="0046393B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>11/4-24/4/2026</w:t>
+        <w:t>/2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6845" w:rsidRPr="00BC6845" w:rsidRDefault="00BC6845" w:rsidP="00BC6845">
+    <w:p w:rsidR="00FF7D88" w:rsidRDefault="00FF7D88" w:rsidP="00FF7D88">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9990"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6845">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Two weeks residential will be followed by Virtual Learning start</w:t>
       </w:r>
-      <w:r w:rsidR="00ED239F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ing from Monday 4th May</w:t>
+        <w:t>ing from 8th August to 30</w:t>
       </w:r>
-      <w:r w:rsidR="0046393B">
+      <w:r w:rsidRPr="005C29DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2026     1730 to 193</w:t>
+        <w:t xml:space="preserve"> October 2026     1730 to 193</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6845">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">0 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC6845">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hrs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="006E33CF" w:rsidRPr="00790EBA" w:rsidRDefault="007513D3" w:rsidP="007513D3">
@@ -791,86 +811,86 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidTr="00790EBA">
         <w:trPr>
           <w:trHeight w:val="198"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="0046393B" w:rsidP="00441217">
-[...21 lines deleted...]
-              <w:t>11</w:t>
+          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="003F16F9" w:rsidP="00441217">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>22/8</w:t>
             </w:r>
             <w:r w:rsidR="004E5654">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>/4/</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="0046393B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
@@ -1021,414 +1041,336 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidTr="00790EBA">
+      <w:tr w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidTr="007038C0">
         <w:trPr>
-          <w:trHeight w:val="1045"/>
+          <w:trHeight w:val="741"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SUN</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="0046393B" w:rsidP="004E5654">
-[...32 lines deleted...]
-              <w:t>/4</w:t>
+          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="003F16F9" w:rsidP="004E5654">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>23/8</w:t>
             </w:r>
             <w:r w:rsidR="00790EBA" w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="0046393B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00830A62">
+          <w:p w:rsidR="00790EBA" w:rsidRPr="00186E74" w:rsidRDefault="00790EBA" w:rsidP="00186E74">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>REGISTRATION/ORIENTATION</w:t>
-            </w:r>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00830A62">
+          <w:p w:rsidR="00790EBA" w:rsidRPr="007038C0" w:rsidRDefault="00790EBA" w:rsidP="007038C0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>REGISTRATION/ORIENTATION</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00830A62">
+          <w:p w:rsidR="00790EBA" w:rsidRPr="007038C0" w:rsidRDefault="00790EBA" w:rsidP="007038C0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>REGISTRATION/ORIENTATION</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
-[...16 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="007038C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidTr="0099190B">
         <w:trPr>
           <w:trHeight w:val="918"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -1439,98 +1381,85 @@
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MON</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
-[...33 lines deleted...]
-              <w:t>13</w:t>
+          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="003F16F9" w:rsidP="00441217">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>24/8</w:t>
             </w:r>
             <w:r w:rsidR="004E5654">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>/4/</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="0046393B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1581,104 +1510,92 @@
               <w:t>uter</w:t>
             </w:r>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Archit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ecture &amp; Organization</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="009D7C47" w:rsidP="00574602">
+          <w:p w:rsidR="00790EBA" w:rsidRPr="007038C0" w:rsidRDefault="009D7C47" w:rsidP="007038C0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> A </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Shawa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
@@ -1740,104 +1657,91 @@
               <w:t>ICT 1110 - Introduction t</w:t>
             </w:r>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>o Prog</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ramming </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00992807" w:rsidP="00441217">
+          <w:p w:rsidR="00790EBA" w:rsidRPr="007038C0" w:rsidRDefault="00992807" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mr. C </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Silwizya</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1871,159 +1775,133 @@
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ICT 1100 - Introduction to Information Technology</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="006B6FFB">
+          <w:p w:rsidR="00790EBA" w:rsidRPr="007038C0" w:rsidRDefault="00790EBA" w:rsidP="007038C0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mr. S </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mukuka</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
-[...14 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="007038C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidTr="00790EBA">
         <w:trPr>
           <w:trHeight w:val="105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -2964,107 +2842,81 @@
           <w:p w:rsidR="001159C3" w:rsidRPr="00790EBA" w:rsidRDefault="001159C3" w:rsidP="001159C3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ICT 1100 - Introduction to Information Technology</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001159C3" w:rsidRPr="00790EBA" w:rsidRDefault="001159C3" w:rsidP="001159C3">
+          <w:p w:rsidR="00790EBA" w:rsidRPr="007038C0" w:rsidRDefault="001159C3" w:rsidP="007038C0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mr. S </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mukuka</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...24 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3098,127 +2950,101 @@
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00BA53FD" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">BSS 1160 - Business Studies </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
+          <w:p w:rsidR="00790EBA" w:rsidRPr="007038C0" w:rsidRDefault="00790EBA" w:rsidP="007038C0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> R </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hakana</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> – R 18</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3295,106 +3121,92 @@
               <w:t>uter</w:t>
             </w:r>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Archit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ecture &amp; Organization </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="009D7C47" w:rsidP="00790EBA">
+          <w:p w:rsidR="00790EBA" w:rsidRPr="007038C0" w:rsidRDefault="009D7C47" w:rsidP="007038C0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> A </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Shawa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3464,108 +3276,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="007038C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="007038C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
@@ -4466,73 +4276,73 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidTr="00730C70">
         <w:trPr>
           <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00574602">
-[...21 lines deleted...]
-              <w:t xml:space="preserve">FRI </w:t>
+          <w:p w:rsidR="00790EBA" w:rsidRPr="007038C0" w:rsidRDefault="007038C0" w:rsidP="007038C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>FRI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
@@ -4645,95 +4455,81 @@
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00790EBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ICT 1100 - Introduction to Information Technology</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00790EBA">
+          <w:p w:rsidR="00790EBA" w:rsidRPr="007038C0" w:rsidRDefault="00790EBA" w:rsidP="007038C0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mr. S </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mukuka</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -4793,105 +4589,91 @@
               <w:t>o Prog</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ramming </w:t>
             </w:r>
             <w:r w:rsidR="00A131BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Lab)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00992807" w:rsidP="00790EBA">
+          <w:p w:rsidR="00790EBA" w:rsidRPr="007038C0" w:rsidRDefault="00992807" w:rsidP="007038C0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mr. C </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Silwizya</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790EBA">
@@ -4963,117 +4745,94 @@
               <w:t>uter</w:t>
             </w:r>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Archit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ecture &amp; Organization</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="009D7C47" w:rsidP="00790EBA">
+          <w:p w:rsidR="00790EBA" w:rsidRPr="00CA5ED8" w:rsidRDefault="009D7C47" w:rsidP="00CA5ED8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> A </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Shawa</w:t>
             </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidTr="00790EBA">
         <w:trPr>
           <w:trHeight w:val="870"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00574602">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5112,93 +4871,81 @@
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00790EBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ICT 1100 - Introduction to Information Technology</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00790EBA">
+          <w:p w:rsidR="00790EBA" w:rsidRPr="007038C0" w:rsidRDefault="00790EBA" w:rsidP="007038C0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mr. S </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00790EBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mukuka</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -5230,106 +4977,92 @@
             <w:noWrap/>
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00790EBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ICT 1131 – Ethics &amp; Cyber Law</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00ED239F" w:rsidP="00790EBA">
+          <w:p w:rsidR="00790EBA" w:rsidRPr="007038C0" w:rsidRDefault="00ED239F" w:rsidP="007038C0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pamba</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="00790EBA" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6210,5776 +5943,184 @@
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00790EBA" w:rsidRPr="0006068D" w:rsidRDefault="00790EBA" w:rsidP="00441217">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0063603D" w:rsidRPr="004E5654" w:rsidRDefault="0063603D" w:rsidP="000C65E5">
-[...5591 lines deleted...]
-    <w:p w:rsidR="003F074A" w:rsidRDefault="003F074A" w:rsidP="00501CED">
+    <w:p w:rsidR="003F074A" w:rsidRDefault="003F074A" w:rsidP="00186E74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9990"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003F074A" w:rsidSect="00140EA9">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="284" w:right="1440" w:bottom="270" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00424F8A" w:rsidRDefault="00424F8A" w:rsidP="00CE2DCB">
+    <w:p w:rsidR="00811674" w:rsidRDefault="00811674" w:rsidP="00CE2DCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00424F8A" w:rsidRDefault="00424F8A" w:rsidP="00CE2DCB">
+    <w:p w:rsidR="00811674" w:rsidRDefault="00811674" w:rsidP="00CE2DCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002AFF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00424F8A" w:rsidRDefault="00424F8A" w:rsidP="00CE2DCB">
+    <w:p w:rsidR="00811674" w:rsidRDefault="00811674" w:rsidP="00CE2DCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00424F8A" w:rsidRDefault="00424F8A" w:rsidP="00CE2DCB">
+    <w:p w:rsidR="00811674" w:rsidRDefault="00811674" w:rsidP="00CE2DCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="666361710"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Watermarks"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00003C6E" w:rsidRDefault="00424F8A">
+      <w:p w:rsidR="00003C6E" w:rsidRDefault="00811674">
         <w:pPr>
           <w:pStyle w:val="Header"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="zh-TW"/>
           </w:rPr>
           <w:pict>
             <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
               <v:formulas>
                 <v:f eqn="sum #0 0 10800"/>
                 <v:f eqn="prod #0 2 1"/>
                 <v:f eqn="sum 21600 0 @1"/>
                 <v:f eqn="sum 0 0 @2"/>
                 <v:f eqn="sum 21600 0 @3"/>
                 <v:f eqn="if @0 @3 0"/>
                 <v:f eqn="if @0 21600 @1"/>
                 <v:f eqn="if @0 0 @2"/>
                 <v:f eqn="if @0 @4 21600"/>
                 <v:f eqn="mid @5 @6"/>
                 <v:f eqn="mid @8 @5"/>
                 <v:f eqn="mid @7 @8"/>
                 <v:f eqn="mid @6 @7"/>
                 <v:f eqn="sum @6 0 @5"/>
@@ -12045,96 +6186,98 @@
     <w:rsid w:val="00084C4F"/>
     <w:rsid w:val="000A2B20"/>
     <w:rsid w:val="000B151F"/>
     <w:rsid w:val="000B1D19"/>
     <w:rsid w:val="000B4DD9"/>
     <w:rsid w:val="000B7AAA"/>
     <w:rsid w:val="000C1007"/>
     <w:rsid w:val="000C5F7F"/>
     <w:rsid w:val="000C65E5"/>
     <w:rsid w:val="000D369D"/>
     <w:rsid w:val="000D73C8"/>
     <w:rsid w:val="000F5845"/>
     <w:rsid w:val="00105F25"/>
     <w:rsid w:val="001137E9"/>
     <w:rsid w:val="001159C3"/>
     <w:rsid w:val="00140EA9"/>
     <w:rsid w:val="00145B5D"/>
     <w:rsid w:val="00147177"/>
     <w:rsid w:val="001565D4"/>
     <w:rsid w:val="00157EEE"/>
     <w:rsid w:val="00160B8B"/>
     <w:rsid w:val="001629B1"/>
     <w:rsid w:val="001703BB"/>
     <w:rsid w:val="00182314"/>
     <w:rsid w:val="00183CCE"/>
+    <w:rsid w:val="00186E74"/>
     <w:rsid w:val="00187074"/>
     <w:rsid w:val="001C1C57"/>
     <w:rsid w:val="001D1EF6"/>
     <w:rsid w:val="001D2FD2"/>
     <w:rsid w:val="001D4045"/>
     <w:rsid w:val="001E69B5"/>
     <w:rsid w:val="001F3E2B"/>
     <w:rsid w:val="001F5116"/>
     <w:rsid w:val="00213E71"/>
     <w:rsid w:val="00223DCF"/>
     <w:rsid w:val="00227D80"/>
     <w:rsid w:val="00236E29"/>
     <w:rsid w:val="00251718"/>
     <w:rsid w:val="00260A2E"/>
     <w:rsid w:val="00263F22"/>
     <w:rsid w:val="00271A2C"/>
     <w:rsid w:val="0029571E"/>
     <w:rsid w:val="002A1025"/>
     <w:rsid w:val="002A1F97"/>
     <w:rsid w:val="002A3A17"/>
     <w:rsid w:val="002C0CD8"/>
     <w:rsid w:val="002D19DC"/>
     <w:rsid w:val="002D5796"/>
     <w:rsid w:val="002E1069"/>
     <w:rsid w:val="002E15EF"/>
     <w:rsid w:val="002E36D3"/>
     <w:rsid w:val="002E657D"/>
     <w:rsid w:val="002E6AF3"/>
     <w:rsid w:val="00302AC2"/>
     <w:rsid w:val="00303EB0"/>
     <w:rsid w:val="00321579"/>
     <w:rsid w:val="0032473A"/>
     <w:rsid w:val="00327D22"/>
     <w:rsid w:val="003468DC"/>
     <w:rsid w:val="00346E42"/>
     <w:rsid w:val="00361772"/>
     <w:rsid w:val="00365347"/>
     <w:rsid w:val="00372B5B"/>
     <w:rsid w:val="0038304A"/>
     <w:rsid w:val="003B32B8"/>
     <w:rsid w:val="003B7EAF"/>
     <w:rsid w:val="003C42C9"/>
     <w:rsid w:val="003C4C29"/>
     <w:rsid w:val="003C76F5"/>
     <w:rsid w:val="003D5A23"/>
     <w:rsid w:val="003F074A"/>
+    <w:rsid w:val="003F16F9"/>
     <w:rsid w:val="003F3291"/>
     <w:rsid w:val="00412903"/>
     <w:rsid w:val="0042054D"/>
     <w:rsid w:val="00424F8A"/>
     <w:rsid w:val="00441217"/>
     <w:rsid w:val="0046393B"/>
     <w:rsid w:val="00470A68"/>
     <w:rsid w:val="004757CF"/>
     <w:rsid w:val="00492C44"/>
     <w:rsid w:val="004941EC"/>
     <w:rsid w:val="004A11EF"/>
     <w:rsid w:val="004A6B41"/>
     <w:rsid w:val="004B3352"/>
     <w:rsid w:val="004B5B53"/>
     <w:rsid w:val="004B606B"/>
     <w:rsid w:val="004B70B0"/>
     <w:rsid w:val="004C467D"/>
     <w:rsid w:val="004C5624"/>
     <w:rsid w:val="004D3B5F"/>
     <w:rsid w:val="004E4CDF"/>
     <w:rsid w:val="004E5654"/>
     <w:rsid w:val="004E75D4"/>
     <w:rsid w:val="004F0611"/>
     <w:rsid w:val="004F6A62"/>
     <w:rsid w:val="00501CED"/>
@@ -12151,68 +6294,70 @@
     <w:rsid w:val="005A5446"/>
     <w:rsid w:val="005C3AD5"/>
     <w:rsid w:val="005C52E9"/>
     <w:rsid w:val="005D1E37"/>
     <w:rsid w:val="005D6FDA"/>
     <w:rsid w:val="005F6734"/>
     <w:rsid w:val="00603E08"/>
     <w:rsid w:val="0060636C"/>
     <w:rsid w:val="00606636"/>
     <w:rsid w:val="00617636"/>
     <w:rsid w:val="00620276"/>
     <w:rsid w:val="0062086F"/>
     <w:rsid w:val="0063603D"/>
     <w:rsid w:val="006438D0"/>
     <w:rsid w:val="00644A74"/>
     <w:rsid w:val="00646BF9"/>
     <w:rsid w:val="00651A34"/>
     <w:rsid w:val="006673DD"/>
     <w:rsid w:val="00691762"/>
     <w:rsid w:val="006B6FFB"/>
     <w:rsid w:val="006C17C3"/>
     <w:rsid w:val="006D2703"/>
     <w:rsid w:val="006E33CF"/>
     <w:rsid w:val="006F3AE1"/>
     <w:rsid w:val="006F7801"/>
+    <w:rsid w:val="007038C0"/>
     <w:rsid w:val="00730C70"/>
     <w:rsid w:val="00740A77"/>
     <w:rsid w:val="00745753"/>
     <w:rsid w:val="007513D3"/>
     <w:rsid w:val="00756B50"/>
     <w:rsid w:val="0076673B"/>
     <w:rsid w:val="00774C37"/>
     <w:rsid w:val="00777FAF"/>
     <w:rsid w:val="00790EBA"/>
     <w:rsid w:val="007919A2"/>
     <w:rsid w:val="00795D48"/>
     <w:rsid w:val="00796C96"/>
     <w:rsid w:val="007A191D"/>
     <w:rsid w:val="007A1CD6"/>
     <w:rsid w:val="007B296A"/>
     <w:rsid w:val="007B37E8"/>
     <w:rsid w:val="007E0E52"/>
     <w:rsid w:val="00805760"/>
+    <w:rsid w:val="00811674"/>
     <w:rsid w:val="00830A62"/>
     <w:rsid w:val="00830E36"/>
     <w:rsid w:val="00836750"/>
     <w:rsid w:val="00836ADE"/>
     <w:rsid w:val="00864126"/>
     <w:rsid w:val="00865D62"/>
     <w:rsid w:val="0087067F"/>
     <w:rsid w:val="00872DED"/>
     <w:rsid w:val="00874960"/>
     <w:rsid w:val="00876098"/>
     <w:rsid w:val="00880861"/>
     <w:rsid w:val="008A1EE7"/>
     <w:rsid w:val="008B4719"/>
     <w:rsid w:val="008B67E8"/>
     <w:rsid w:val="008B7D17"/>
     <w:rsid w:val="008C24F0"/>
     <w:rsid w:val="008D2AEB"/>
     <w:rsid w:val="008D3CD2"/>
     <w:rsid w:val="008E3855"/>
     <w:rsid w:val="008E5E5D"/>
     <w:rsid w:val="008E6CBD"/>
     <w:rsid w:val="008F199D"/>
     <w:rsid w:val="0090160F"/>
     <w:rsid w:val="00906EF3"/>
     <w:rsid w:val="00910CA9"/>
@@ -12260,50 +6405,51 @@
     <w:rsid w:val="00B05C45"/>
     <w:rsid w:val="00B07EF2"/>
     <w:rsid w:val="00B13302"/>
     <w:rsid w:val="00B201AA"/>
     <w:rsid w:val="00B449F7"/>
     <w:rsid w:val="00B51B5D"/>
     <w:rsid w:val="00B5481A"/>
     <w:rsid w:val="00B62915"/>
     <w:rsid w:val="00B7032D"/>
     <w:rsid w:val="00B73FD6"/>
     <w:rsid w:val="00B94525"/>
     <w:rsid w:val="00B95E81"/>
     <w:rsid w:val="00BA1157"/>
     <w:rsid w:val="00BA53FD"/>
     <w:rsid w:val="00BB2F49"/>
     <w:rsid w:val="00BC6845"/>
     <w:rsid w:val="00BF567E"/>
     <w:rsid w:val="00C04EBA"/>
     <w:rsid w:val="00C24FBE"/>
     <w:rsid w:val="00C25215"/>
     <w:rsid w:val="00C57BBA"/>
     <w:rsid w:val="00C63739"/>
     <w:rsid w:val="00C67847"/>
     <w:rsid w:val="00C90B3E"/>
     <w:rsid w:val="00CA0BCA"/>
+    <w:rsid w:val="00CA5ED8"/>
     <w:rsid w:val="00CB404D"/>
     <w:rsid w:val="00CC290E"/>
     <w:rsid w:val="00CC3939"/>
     <w:rsid w:val="00CD6C13"/>
     <w:rsid w:val="00CE2DCB"/>
     <w:rsid w:val="00CE7236"/>
     <w:rsid w:val="00D008C2"/>
     <w:rsid w:val="00D02230"/>
     <w:rsid w:val="00D03186"/>
     <w:rsid w:val="00D0624C"/>
     <w:rsid w:val="00D11E96"/>
     <w:rsid w:val="00D1265E"/>
     <w:rsid w:val="00D127F1"/>
     <w:rsid w:val="00D178C8"/>
     <w:rsid w:val="00D31C2C"/>
     <w:rsid w:val="00D341BC"/>
     <w:rsid w:val="00D356F7"/>
     <w:rsid w:val="00D413F3"/>
     <w:rsid w:val="00D606FD"/>
     <w:rsid w:val="00D66E4A"/>
     <w:rsid w:val="00D701A4"/>
     <w:rsid w:val="00D721DB"/>
     <w:rsid w:val="00D82793"/>
     <w:rsid w:val="00D91309"/>
     <w:rsid w:val="00D91632"/>
@@ -12327,75 +6473,76 @@
     <w:rsid w:val="00E55580"/>
     <w:rsid w:val="00E64168"/>
     <w:rsid w:val="00E66937"/>
     <w:rsid w:val="00E83C64"/>
     <w:rsid w:val="00E872BA"/>
     <w:rsid w:val="00EC0B2B"/>
     <w:rsid w:val="00EC1665"/>
     <w:rsid w:val="00EC4224"/>
     <w:rsid w:val="00ED239F"/>
     <w:rsid w:val="00EF12DE"/>
     <w:rsid w:val="00EF6EA4"/>
     <w:rsid w:val="00F01417"/>
     <w:rsid w:val="00F10644"/>
     <w:rsid w:val="00F22355"/>
     <w:rsid w:val="00F27074"/>
     <w:rsid w:val="00F327E4"/>
     <w:rsid w:val="00F40242"/>
     <w:rsid w:val="00F43D58"/>
     <w:rsid w:val="00F47462"/>
     <w:rsid w:val="00F533EE"/>
     <w:rsid w:val="00F6400C"/>
     <w:rsid w:val="00F862D2"/>
     <w:rsid w:val="00FB2998"/>
     <w:rsid w:val="00FD0B36"/>
     <w:rsid w:val="00FF2AFB"/>
+    <w:rsid w:val="00FF7D88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="22FF946C"/>
+  <w14:docId w14:val="73AABC96"/>
   <w15:docId w15:val="{3BEE6A19-9489-4205-9CC9-1E3017CC8CF8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13201,78 +7348,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DF8B74E-33B3-4EBD-AB1A-5D161C4F37E9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B496EB6-D1C6-4F80-963C-EBB7279BCD50}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3446</Characters>
+  <Pages>1</Pages>
+  <Words>295</Words>
+  <Characters>1687</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4042</CharactersWithSpaces>
+  <CharactersWithSpaces>1979</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lubobya</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>